--- v0 (2026-07-03)
+++ v1 (2026-08-18)
@@ -1,105 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Terminals" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Terminals'!$A$1:$W$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Terminals'!$A$1:$AF$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00173A47"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -133,50 +137,91 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="EngineeringHubTerminals" displayName="EngineeringHubTerminals" ref="A1:AF5" headerRowCount="1">
+  <autoFilter ref="A1:AF5"/>
+  <tableColumns count="32">
+    <tableColumn id="1" name="Manufacturer"/>
+    <tableColumn id="2" name="Series"/>
+    <tableColumn id="3" name="Part Number"/>
+    <tableColumn id="4" name="Description"/>
+    <tableColumn id="5" name="Terminal Family"/>
+    <tableColumn id="6" name="Terminal Type"/>
+    <tableColumn id="7" name="Barrel Construction"/>
+    <tableColumn id="8" name="Sealing"/>
+    <tableColumn id="9" name="AWG Minimum"/>
+    <tableColumn id="10" name="AWG Maximum"/>
+    <tableColumn id="11" name="Cross-section Minimum (mm²)"/>
+    <tableColumn id="12" name="Cross-section Maximum (mm²)"/>
+    <tableColumn id="13" name="Insulation Diameter Minimum (mm)"/>
+    <tableColumn id="14" name="Insulation Diameter Maximum (mm)"/>
+    <tableColumn id="15" name="Rated Current (A)"/>
+    <tableColumn id="16" name="Rated Voltage (V)"/>
+    <tableColumn id="17" name="Material"/>
+    <tableColumn id="18" name="Plating"/>
+    <tableColumn id="19" name="Datasheet URL"/>
+    <tableColumn id="20" name="Manufacturer URL"/>
+    <tableColumn id="21" name="Datasheet Revision"/>
+    <tableColumn id="22" name="Datasheet Date"/>
+    <tableColumn id="23" name="Certification Authority"/>
+    <tableColumn id="24" name="Certification Type"/>
+    <tableColumn id="25" name="Certification Status"/>
+    <tableColumn id="26" name="Certification File Number"/>
+    <tableColumn id="27" name="Certification Standard"/>
+    <tableColumn id="28" name="Certification Category / CCN"/>
+    <tableColumn id="29" name="Certification Conditions"/>
+    <tableColumn id="30" name="Certification Source URL"/>
+    <tableColumn id="31" name="Certification Verified At"/>
+    <tableColumn id="32" name="Notes"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -418,88 +463,100 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:W1"/>
+  <dimension ref="A1:AF5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="18" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="22" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="30" customWidth="1" min="11" max="11"/>
     <col width="30" customWidth="1" min="12" max="12"/>
     <col width="35" customWidth="1" min="13" max="13"/>
     <col width="35" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="16" customWidth="1" min="19" max="19"/>
     <col width="19" customWidth="1" min="20" max="20"/>
     <col width="21" customWidth="1" min="21" max="21"/>
     <col width="17" customWidth="1" min="22" max="22"/>
-    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="26" customWidth="1" min="23" max="23"/>
+    <col width="21" customWidth="1" min="24" max="24"/>
+    <col width="23" customWidth="1" min="25" max="25"/>
+    <col width="28" customWidth="1" min="26" max="26"/>
+    <col width="25" customWidth="1" min="27" max="27"/>
+    <col width="31" customWidth="1" min="28" max="28"/>
+    <col width="27" customWidth="1" min="29" max="29"/>
+    <col width="27" customWidth="1" min="30" max="30"/>
+    <col width="28" customWidth="1" min="31" max="31"/>
+    <col width="14" customWidth="1" min="32" max="32"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Manufacturer</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
@@ -571,49 +628,521 @@
           <t>Plating</t>
         </is>
       </c>
       <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Datasheet URL</t>
         </is>
       </c>
       <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Manufacturer URL</t>
         </is>
       </c>
       <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Datasheet Revision</t>
         </is>
       </c>
       <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Datasheet Date</t>
         </is>
       </c>
       <c r="W1" s="1" t="inlineStr">
         <is>
+          <t>Certification Authority</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Type</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Status</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Certification File Number</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Standard</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Category / CCN</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Conditions</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Source URL</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Verified At</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
           <t>Notes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Molex</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>5556</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>39-00-0038</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mini-Fit female crimp terminal, tin over copper-plated brass, double 22+22 or single 24-18 AWG, reel.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Mini-Fit Jr.</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Female Crimp Terminal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="M2" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="N2" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t>Brass</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>Tin</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/en-us/products/part-detail/39000038</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>System coverage</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Conditional</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>E29179</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t>Terminal is covered only as part of an approved Mini-Fit Jr. housing-terminal combination and is not documented as a stand-alone approved product.</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="AE2" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>Official Molex series chart; reel packaging.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Molex</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>5556</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>39-00-0039</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Mini-Fit female crimp terminal, tin over copper-plated brass, single 24-18 AWG, bag.</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Mini-Fit Jr.</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Female Crimp Terminal</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="M3" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="N3" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t>Brass</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t>Tin</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/en-us/products/part-detail/39000039</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t>System coverage</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>Conditional</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>E29179</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t>Terminal is covered only as part of an approved Mini-Fit Jr. housing-terminal combination and is not documented as a stand-alone approved product.</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="AE3" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Official Molex series chart; bag packaging.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Molex</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>5558</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>39-00-0040</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Mini-Fit male crimp terminal, matte tin-plated brass, double 22+22 or single 24-18 AWG, reel.</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Mini-Fit Jr.</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Male Crimp Terminal</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="M4" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="N4" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t>Brass</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t>Matte Tin</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/en-us/products/part-detail/39000040</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t>System coverage</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>Conditional</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>E29179</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t>Terminal is covered only as part of an approved Mini-Fit Jr. housing-terminal combination and is not documented as a stand-alone approved product.</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="AE4" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>Official Molex series chart; reel packaging.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Molex</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>5558</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>39-00-0041</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Mini-Fit male crimp terminal, matte tin-plated brass, single 24-18 AWG, bag.</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Mini-Fit Jr.</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>Male Crimp Terminal</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="M5" t="n">
+        <v>1.3</v>
+      </c>
+      <c r="N5" t="n">
+        <v>3.1</v>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t>Brass</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t>Matte Tin</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/en-us/products/part-detail/39000041</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t>System coverage</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t>Conditional</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t>E29179</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t>Terminal is covered only as part of an approved Mini-Fit Jr. housing-terminal combination and is not documented as a stand-alone approved product.</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t>https://www.molex.com/content/dam/molex/molex-dot-com/products/automated/en-us/productspecificationpdf/555/5556/PS-5556-001-001.pdf</t>
+        </is>
+      </c>
+      <c r="AE5" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t>Official Molex series chart; bag packaging.</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:W1"/>
+  <autoFilter ref="A1:AF5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>