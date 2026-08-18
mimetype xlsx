--- v0 (2026-07-03)
+++ v1 (2026-08-18)
@@ -1,105 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Wires" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Wires'!$A$1:$AA$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Wires'!$A$1:$AK$38</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00173A47"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -133,50 +137,96 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="EngineeringHubWires" displayName="EngineeringHubWires" ref="A1:AK38" headerRowCount="1">
+  <autoFilter ref="A1:AK38"/>
+  <tableColumns count="37">
+    <tableColumn id="1" name="Manufacturer"/>
+    <tableColumn id="2" name="Series"/>
+    <tableColumn id="3" name="Part Number"/>
+    <tableColumn id="4" name="Description"/>
+    <tableColumn id="5" name="Color"/>
+    <tableColumn id="6" name="AWG"/>
+    <tableColumn id="7" name="Cross-section (mm²)"/>
+    <tableColumn id="8" name="Conductor Material"/>
+    <tableColumn id="9" name="Stranding"/>
+    <tableColumn id="10" name="Conductor Diameter Nominal (mm)"/>
+    <tableColumn id="11" name="Conductor Diameter Minimum (mm)"/>
+    <tableColumn id="12" name="Conductor Diameter Maximum (mm)"/>
+    <tableColumn id="13" name="Insulation Material"/>
+    <tableColumn id="14" name="Overall Diameter Nominal (mm)"/>
+    <tableColumn id="15" name="Overall Diameter Minimum (mm)"/>
+    <tableColumn id="16" name="Overall Diameter Maximum (mm)"/>
+    <tableColumn id="17" name="Resistance (Ω/km)"/>
+    <tableColumn id="18" name="Rated Current (A)"/>
+    <tableColumn id="19" name="Rated Voltage (V)"/>
+    <tableColumn id="20" name="Temperature Rating (°C)"/>
+    <tableColumn id="21" name="Weight (kg/km)"/>
+    <tableColumn id="22" name="Minimum Bend Radius (mm)"/>
+    <tableColumn id="23" name="UL Style"/>
+    <tableColumn id="24" name="RoHS Compliant"/>
+    <tableColumn id="25" name="REACH Compliant"/>
+    <tableColumn id="26" name="Certification Authority"/>
+    <tableColumn id="27" name="Certification Type"/>
+    <tableColumn id="28" name="Certification Status"/>
+    <tableColumn id="29" name="Certification File Number"/>
+    <tableColumn id="30" name="Certification Standard"/>
+    <tableColumn id="31" name="Certification Category / CCN"/>
+    <tableColumn id="32" name="Certification Conditions"/>
+    <tableColumn id="33" name="Certification Source URL"/>
+    <tableColumn id="34" name="Certification Verified At"/>
+    <tableColumn id="35" name="Datasheet URL"/>
+    <tableColumn id="36" name="Manufacturer URL"/>
+    <tableColumn id="37" name="Notes"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -418,226 +468,4478 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId1" /></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AA1"/>
+  <dimension ref="A1:AK38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
-    <col width="22" customWidth="1" min="6" max="6"/>
-[...2 lines deleted...]
-    <col width="34" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="22" customWidth="1" min="7" max="7"/>
+    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
     <col width="34" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
-    <col width="22" customWidth="1" min="12" max="12"/>
-    <col width="32" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="12" max="12"/>
+    <col width="22" customWidth="1" min="13" max="13"/>
     <col width="32" customWidth="1" min="14" max="14"/>
     <col width="32" customWidth="1" min="15" max="15"/>
-    <col width="20" customWidth="1" min="16" max="16"/>
+    <col width="32" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
-    <col width="26" customWidth="1" min="19" max="19"/>
-[...7 lines deleted...]
-    <col width="14" customWidth="1" min="27" max="27"/>
+    <col width="20" customWidth="1" min="19" max="19"/>
+    <col width="26" customWidth="1" min="20" max="20"/>
+    <col width="17" customWidth="1" min="21" max="21"/>
+    <col width="27" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="17" customWidth="1" min="24" max="24"/>
+    <col width="18" customWidth="1" min="25" max="25"/>
+    <col width="26" customWidth="1" min="26" max="26"/>
+    <col width="21" customWidth="1" min="27" max="27"/>
+    <col width="23" customWidth="1" min="28" max="28"/>
+    <col width="28" customWidth="1" min="29" max="29"/>
+    <col width="25" customWidth="1" min="30" max="30"/>
+    <col width="31" customWidth="1" min="31" max="31"/>
+    <col width="27" customWidth="1" min="32" max="32"/>
+    <col width="27" customWidth="1" min="33" max="33"/>
+    <col width="28" customWidth="1" min="34" max="34"/>
+    <col width="16" customWidth="1" min="35" max="35"/>
+    <col width="19" customWidth="1" min="36" max="36"/>
+    <col width="14" customWidth="1" min="37" max="37"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Manufacturer</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
+          <t>Color</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
           <t>AWG</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Cross-section (mm²)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Conductor Material</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Stranding</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Conductor Diameter Nominal (mm)</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Conductor Diameter Minimum (mm)</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Conductor Diameter Maximum (mm)</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Insulation Material</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Overall Diameter Nominal (mm)</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Overall Diameter Minimum (mm)</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Overall Diameter Maximum (mm)</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Resistance (Ω/km)</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Rated Current (A)</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Rated Voltage (V)</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Temperature Rating (°C)</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Weight (kg/km)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Minimum Bend Radius (mm)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>UL Style</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>RoHS Compliant</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>REACH Compliant</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Authority</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Type</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Status</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Certification File Number</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Standard</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Category / CCN</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Conditions</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Source URL</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Verified At</t>
+        </is>
+      </c>
+      <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>Datasheet URL</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AJ1" s="1" t="inlineStr">
         <is>
           <t>Manufacturer URL</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AK1" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>Alpha Wire</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>3055</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>3055 BK001</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Black 18 AWG stranded PVC hook-up wire, 1,000 ft reel.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="G2" t="n">
+        <v>0.8159999999999999</v>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16 x 30 AWG</t>
+        </is>
+      </c>
+      <c r="J2" t="n">
+        <v>1.1938</v>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N2" t="n">
+        <v>2.0066</v>
+      </c>
+      <c r="Q2" t="n">
+        <v>22.97</v>
+      </c>
+      <c r="S2" t="n">
+        <v>300</v>
+      </c>
+      <c r="T2" t="n">
+        <v>105</v>
+      </c>
+      <c r="V2" t="n">
+        <v>20.066</v>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t>E163869</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>UL AWM Style 1007: 80 °C / 300 V; Style 1569: 105 °C / 300 V. Verify current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AH2" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AJ2" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/en/products/wire/hook-up-wire/premium/3055</t>
+        </is>
+      </c>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://www.tme.eu/en/details/3055-bk001/single-core-cable-strand/alpha-wire/3055-bk001/. Style 1007 rating is 80 °C; the 105 °C value applies to Style 1569.</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>Alpha Wire</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>3055</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>3055 BL001</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Blue 18 AWG stranded PVC hook-up wire, 1,000 ft reel.</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="G3" t="n">
+        <v>0.8159999999999999</v>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>16 x 30 AWG</t>
+        </is>
+      </c>
+      <c r="J3" t="n">
+        <v>1.1938</v>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N3" t="n">
+        <v>2.0066</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>22.97</v>
+      </c>
+      <c r="S3" t="n">
+        <v>300</v>
+      </c>
+      <c r="T3" t="n">
+        <v>105</v>
+      </c>
+      <c r="V3" t="n">
+        <v>20.066</v>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t>E163869</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>UL AWM Style 1007: 80 °C / 300 V; Style 1569: 105 °C / 300 V. Verify current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AH3" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AJ3" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/en/products/wire/hook-up-wire/premium/3055</t>
+        </is>
+      </c>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://www.tme.eu/en/details/3055-bl001/single-core-cable-strand/alpha-wire/3055-bl001/. Style 1007 rating is 80 °C; the 105 °C value applies to Style 1569.</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>Alpha Wire</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>3055</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>3055 BR001</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Brown 18 AWG stranded PVC hook-up wire, 1,000 ft reel.</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="G4" t="n">
+        <v>0.8159999999999999</v>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>16 x 30 AWG</t>
+        </is>
+      </c>
+      <c r="J4" t="n">
+        <v>1.1938</v>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N4" t="n">
+        <v>2.0066</v>
+      </c>
+      <c r="Q4" t="n">
+        <v>22.97</v>
+      </c>
+      <c r="S4" t="n">
+        <v>300</v>
+      </c>
+      <c r="T4" t="n">
+        <v>105</v>
+      </c>
+      <c r="V4" t="n">
+        <v>20.066</v>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t>E163869</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>UL AWM Style 1007: 80 °C / 300 V; Style 1569: 105 °C / 300 V. Verify current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AH4" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AJ4" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/en/products/wire/hook-up-wire/premium/3055</t>
+        </is>
+      </c>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://www.tme.eu/en/details/3055-br001/single-core-cable-strand/alpha-wire/3055-br001/. Style 1007 rating is 80 °C; the 105 °C value applies to Style 1569.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>Alpha Wire</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>3055</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>3055 GY001</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Green / Yellow 18 AWG stranded PVC hook-up wire, 1,000 ft reel.</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="G5" t="n">
+        <v>0.8159999999999999</v>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>16 x 30 AWG</t>
+        </is>
+      </c>
+      <c r="J5" t="n">
+        <v>1.1938</v>
+      </c>
+      <c r="M5" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N5" t="n">
+        <v>2.0066</v>
+      </c>
+      <c r="Q5" t="n">
+        <v>22.97</v>
+      </c>
+      <c r="S5" t="n">
+        <v>300</v>
+      </c>
+      <c r="T5" t="n">
+        <v>105</v>
+      </c>
+      <c r="V5" t="n">
+        <v>20.066</v>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t>E163869</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t>UL AWM Style 1007: 80 °C / 300 V; Style 1569: 105 °C / 300 V. Verify current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AH5" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/disteAPI/SpecPDF/DownloadProductSpecPdf?productPartNumber=3055</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t>https://www.alphawire.com/en/products/wire/hook-up-wire/premium/3055</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://nl.farnell.com/alpha-wire/3055-gy001/wire-ul1007-18awg-grn-yel-305m/dp/1182519. Style 1007 rating is 80 °C; the 105 °C value applies to Style 1569.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>AXINDUS</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>UL1007</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>UL100718B</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Blue 18 AWG stranded PVC hook-up wire, 305 m reel.</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>Stranded</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N6" t="n">
+        <v>2</v>
+      </c>
+      <c r="S6" t="n">
+        <v>300</v>
+      </c>
+      <c r="T6" t="n">
+        <v>105</v>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t>Distributor documented</t>
+        </is>
+      </c>
+      <c r="AD6" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t>Distributor-listed product data; verify current UL Product iQ coverage and stock before release.</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592385</t>
+        </is>
+      </c>
+      <c r="AH6" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592385</t>
+        </is>
+      </c>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://benl.rs-online.com/web/p/hook-up-wire/2592385. RS documents UL Styles 1007 and 1569, -30 to 105 °C, 300 V and a flame-retardant PVC construction.</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>AXINDUS</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>UL1007</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>UL100718M</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Brown 18 AWG stranded PVC hook-up wire, 305 m reel.</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Stranded</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N7" t="n">
+        <v>2</v>
+      </c>
+      <c r="S7" t="n">
+        <v>300</v>
+      </c>
+      <c r="T7" t="n">
+        <v>105</v>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t>Distributor documented</t>
+        </is>
+      </c>
+      <c r="AD7" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t>Distributor-listed product data; verify current UL Product iQ coverage and stock before release.</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592389</t>
+        </is>
+      </c>
+      <c r="AH7" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592389</t>
+        </is>
+      </c>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://benl.rs-online.com/web/p/hook-up-wire/2592389. RS documents UL Styles 1007 and 1569, -30 to 105 °C, 300 V and a flame-retardant PVC construction.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>AXINDUS</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>UL1007</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>UL100718N</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Black 18 AWG stranded PVC hook-up wire, 305 m reel.</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Stranded</t>
+        </is>
+      </c>
+      <c r="M8" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N8" t="n">
+        <v>2</v>
+      </c>
+      <c r="S8" t="n">
+        <v>300</v>
+      </c>
+      <c r="T8" t="n">
+        <v>105</v>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t>Distributor documented</t>
+        </is>
+      </c>
+      <c r="AD8" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t>Distributor-listed product data; verify current UL Product iQ coverage and stock before release.</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592390</t>
+        </is>
+      </c>
+      <c r="AH8" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592390</t>
+        </is>
+      </c>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://benl.rs-online.com/web/p/hook-up-wire/2592390. RS documents UL Styles 1007 and 1569, -30 to 105 °C, 300 V and a flame-retardant PVC construction.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>AXINDUS</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>UL1007</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>UL100718VJ</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Green / Yellow 18 AWG stranded PVC hook-up wire, 305 m reel.</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Stranded</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N9" t="n">
+        <v>2</v>
+      </c>
+      <c r="S9" t="n">
+        <v>300</v>
+      </c>
+      <c r="T9" t="n">
+        <v>105</v>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t>Distributor documented</t>
+        </is>
+      </c>
+      <c r="AD9" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t>Distributor-listed product data; verify current UL Product iQ coverage and stock before release.</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592395</t>
+        </is>
+      </c>
+      <c r="AH9" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI9" t="inlineStr">
+        <is>
+          <t>https://benl.rs-online.com/web/p/hook-up-wire/2592395</t>
+        </is>
+      </c>
+      <c r="AK9" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://benl.rs-online.com/web/p/hook-up-wire/2592395. RS documents UL Styles 1007 and 1569, -30 to 105 °C, 300 V and a flame-retardant PVC construction.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>Belden</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>BE41201</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>BE41201.003600</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Black 24 AWG stranded PVC hook-up wire, 3,600 m reel.</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>7 x 32 AWG</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N10" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="Q10" t="n">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="S10" t="n">
+        <v>300</v>
+      </c>
+      <c r="T10" t="n">
+        <v>80</v>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD10" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t>Manufacturer documentation identifies the UL AWM style; verify the manufacturer file and current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t>https://www.belden.com/products/cable/electronic-wire-cable/lead-wire-hook-up-wire/be41201</t>
+        </is>
+      </c>
+      <c r="AH10" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AJ10" t="inlineStr">
+        <is>
+          <t>https://www.belden.com/products/cable/electronic-wire-cable/lead-wire-hook-up-wire/be41201</t>
+        </is>
+      </c>
+      <c r="AK10" t="inlineStr">
+        <is>
+          <t>Official Belden item number for the black 3,600 m reel; AWM 1007 and VW-1.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>Belden</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>BE41201</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>BE41201.043600</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Brown 24 AWG stranded PVC hook-up wire, 3,600 m reel.</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>7 x 32 AWG</t>
+        </is>
+      </c>
+      <c r="M11" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N11" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="S11" t="n">
+        <v>300</v>
+      </c>
+      <c r="T11" t="n">
+        <v>80</v>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD11" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t>Manufacturer documentation identifies the UL AWM style; verify the manufacturer file and current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t>https://www.belden.com/products/cable/electronic-wire-cable/lead-wire-hook-up-wire/be41201</t>
+        </is>
+      </c>
+      <c r="AH11" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AJ11" t="inlineStr">
+        <is>
+          <t>https://www.belden.com/products/cable/electronic-wire-cable/lead-wire-hook-up-wire/be41201</t>
+        </is>
+      </c>
+      <c r="AK11" t="inlineStr">
+        <is>
+          <t>Official Belden item number for the brown 3,600 m reel; AWM 1007 and VW-1.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>Belden</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>BE41201</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>BE41201.103600</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Blue 24 AWG stranded PVC hook-up wire, 3,600 m reel.</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>7 x 32 AWG</t>
+        </is>
+      </c>
+      <c r="M12" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N12" t="n">
+        <v>1.44</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="S12" t="n">
+        <v>300</v>
+      </c>
+      <c r="T12" t="n">
+        <v>80</v>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD12" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t>Manufacturer documentation identifies the UL AWM style; verify the manufacturer file and current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t>https://www.belden.com/products/cable/electronic-wire-cable/lead-wire-hook-up-wire/be41201</t>
+        </is>
+      </c>
+      <c r="AH12" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AJ12" t="inlineStr">
+        <is>
+          <t>https://www.belden.com/products/cable/electronic-wire-cable/lead-wire-hook-up-wire/be41201</t>
+        </is>
+      </c>
+      <c r="AK12" t="inlineStr">
+        <is>
+          <t>Official Belden item number for the blue 3,600 m reel; AWM 1007 and VW-1.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>Multicomp Pro</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>UL1007</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>PP002304</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Blue 18 AWG stranded PVC hook-up wire, 305 m reel.</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>34 x 0.18 mm</t>
+        </is>
+      </c>
+      <c r="J13" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N13" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>21.29</v>
+      </c>
+      <c r="S13" t="n">
+        <v>300</v>
+      </c>
+      <c r="T13" t="n">
+        <v>80</v>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t>Distributor documented</t>
+        </is>
+      </c>
+      <c r="AD13" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t>Distributor-owned brand datasheet; verify current UL Product iQ coverage and stock before release.</t>
+        </is>
+      </c>
+      <c r="AG13" t="inlineStr">
+        <is>
+          <t>https://www.farnell.com/datasheets/2647269.pdf</t>
+        </is>
+      </c>
+      <c r="AH13" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI13" t="inlineStr">
+        <is>
+          <t>https://www.farnell.com/datasheets/2647269.pdf</t>
+        </is>
+      </c>
+      <c r="AJ13" t="inlineStr">
+        <is>
+          <t>https://ie.farnell.com/multicomp-pro/pp002304/hook-up-wire-18awg-blue-305m-300v/dp/2919463</t>
+        </is>
+      </c>
+      <c r="AK13" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://ie.farnell.com/multicomp-pro/pp002304/hook-up-wire-18awg-blue-305m-300v/dp/2919463. Farnell's Multicomp Pro datasheet documents the part number and construction.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>Multicomp Pro</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>UL1007</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>PP002306</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Green / Yellow 18 AWG stranded PVC hook-up wire, 305 m reel.</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>34 x 0.18 mm</t>
+        </is>
+      </c>
+      <c r="J14" t="n">
+        <v>1.21</v>
+      </c>
+      <c r="M14" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N14" t="n">
+        <v>2</v>
+      </c>
+      <c r="Q14" t="n">
+        <v>21.29</v>
+      </c>
+      <c r="S14" t="n">
+        <v>300</v>
+      </c>
+      <c r="T14" t="n">
+        <v>80</v>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t>Yes</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t>Distributor documented</t>
+        </is>
+      </c>
+      <c r="AD14" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t>Distributor-owned brand datasheet; verify current UL Product iQ coverage and stock before release.</t>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t>https://www.farnell.com/datasheets/2647269.pdf</t>
+        </is>
+      </c>
+      <c r="AH14" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI14" t="inlineStr">
+        <is>
+          <t>https://www.farnell.com/datasheets/2647269.pdf</t>
+        </is>
+      </c>
+      <c r="AJ14" t="inlineStr">
+        <is>
+          <t>https://de.farnell.com/en-DE/multicomp-pro/pp002306/hook-up-wire-18awg-yel-grn-305m/dp/2919465</t>
+        </is>
+      </c>
+      <c r="AK14" t="inlineStr">
+        <is>
+          <t>European distributor reference (availability varies): https://de.farnell.com/en-DE/multicomp-pro/pp002306/hook-up-wire-18awg-yel-grn-305m/dp/2919465. Farnell's Multicomp Pro datasheet documents the part number and construction.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>50155134</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Black 2.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="G15" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>19 x 0.375 mm</t>
+        </is>
+      </c>
+      <c r="M15" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N15" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="S15" t="n">
+        <v>300</v>
+      </c>
+      <c r="T15" t="n">
+        <v>105</v>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA15" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB15" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD15" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG15" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH15" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI15" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ15" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK15" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>50155135</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Brown 2.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="G16" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>19 x 0.375 mm</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N16" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="S16" t="n">
+        <v>300</v>
+      </c>
+      <c r="T16" t="n">
+        <v>105</v>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z16" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA16" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB16" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD16" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG16" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH16" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI16" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ16" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK16" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>50155140</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Blue 2.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="G17" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>19 x 0.375 mm</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N17" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="S17" t="n">
+        <v>300</v>
+      </c>
+      <c r="T17" t="n">
+        <v>105</v>
+      </c>
+      <c r="W17" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z17" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA17" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB17" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD17" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF17" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG17" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH17" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI17" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ17" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK17" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>50155181</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Green / Yellow 2.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="G18" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>19 x 0.375 mm</t>
+        </is>
+      </c>
+      <c r="M18" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N18" t="n">
+        <v>2.8</v>
+      </c>
+      <c r="S18" t="n">
+        <v>300</v>
+      </c>
+      <c r="T18" t="n">
+        <v>105</v>
+      </c>
+      <c r="W18" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z18" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA18" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB18" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD18" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF18" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG18" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH18" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI18" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ18" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK18" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>50155182</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Black 1.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="G19" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I19" t="inlineStr">
+        <is>
+          <t>41 x 0.203 mm</t>
+        </is>
+      </c>
+      <c r="M19" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N19" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="S19" t="n">
+        <v>300</v>
+      </c>
+      <c r="T19" t="n">
+        <v>105</v>
+      </c>
+      <c r="W19" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z19" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA19" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB19" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD19" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF19" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG19" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH19" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI19" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ19" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK19" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>50155183</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Brown 1.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="G20" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I20" t="inlineStr">
+        <is>
+          <t>41 x 0.203 mm</t>
+        </is>
+      </c>
+      <c r="M20" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N20" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="S20" t="n">
+        <v>300</v>
+      </c>
+      <c r="T20" t="n">
+        <v>105</v>
+      </c>
+      <c r="W20" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z20" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA20" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB20" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD20" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF20" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG20" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH20" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI20" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ20" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK20" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>50155188</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Blue 1.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="G21" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I21" t="inlineStr">
+        <is>
+          <t>41 x 0.203 mm</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N21" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="S21" t="n">
+        <v>300</v>
+      </c>
+      <c r="T21" t="n">
+        <v>105</v>
+      </c>
+      <c r="W21" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z21" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA21" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB21" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD21" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF21" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG21" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH21" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI21" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ21" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK21" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>50155202</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Green / Yellow 1.5 mm² stranded PVC single wire, UL AWM Style 1569.</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="G22" t="n">
+        <v>1.5</v>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I22" t="inlineStr">
+        <is>
+          <t>41 x 0.203 mm</t>
+        </is>
+      </c>
+      <c r="M22" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N22" t="n">
+        <v>2.5</v>
+      </c>
+      <c r="S22" t="n">
+        <v>300</v>
+      </c>
+      <c r="T22" t="n">
+        <v>105</v>
+      </c>
+      <c r="W22" t="inlineStr">
+        <is>
+          <t>1569</t>
+        </is>
+      </c>
+      <c r="Z22" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA22" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB22" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD22" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1569</t>
+        </is>
+      </c>
+      <c r="AF22" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1569 at 105 °C and 300 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG22" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH22" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI22" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ22" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK22" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>50289334</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Black 10 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="G23" t="n">
+        <v>10</v>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I23" t="inlineStr">
+        <is>
+          <t>72 x 0.39 mm</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N23" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="S23" t="n">
+        <v>600</v>
+      </c>
+      <c r="T23" t="n">
+        <v>105</v>
+      </c>
+      <c r="W23" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z23" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA23" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB23" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD23" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF23" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG23" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH23" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI23" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ23" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK23" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>50289335</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Brown 10 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="G24" t="n">
+        <v>10</v>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I24" t="inlineStr">
+        <is>
+          <t>72 x 0.39 mm</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N24" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="S24" t="n">
+        <v>600</v>
+      </c>
+      <c r="T24" t="n">
+        <v>105</v>
+      </c>
+      <c r="W24" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z24" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA24" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB24" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD24" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF24" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG24" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH24" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI24" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ24" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK24" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>50289336</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Blue 10 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="G25" t="n">
+        <v>10</v>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I25" t="inlineStr">
+        <is>
+          <t>72 x 0.39 mm</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N25" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="S25" t="n">
+        <v>600</v>
+      </c>
+      <c r="T25" t="n">
+        <v>105</v>
+      </c>
+      <c r="W25" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z25" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA25" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB25" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD25" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF25" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG25" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH25" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI25" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ25" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK25" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>50289337</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Green / Yellow 10 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="G26" t="n">
+        <v>10</v>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I26" t="inlineStr">
+        <is>
+          <t>72 x 0.39 mm</t>
+        </is>
+      </c>
+      <c r="M26" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N26" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="S26" t="n">
+        <v>600</v>
+      </c>
+      <c r="T26" t="n">
+        <v>105</v>
+      </c>
+      <c r="W26" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z26" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA26" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB26" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD26" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF26" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG26" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH26" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI26" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ26" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK26" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>50289338</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Black 6 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G27" t="n">
+        <v>6</v>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I27" t="inlineStr">
+        <is>
+          <t>105 x 0.254 mm</t>
+        </is>
+      </c>
+      <c r="M27" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N27" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="S27" t="n">
+        <v>600</v>
+      </c>
+      <c r="T27" t="n">
+        <v>105</v>
+      </c>
+      <c r="W27" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z27" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA27" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB27" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD27" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF27" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG27" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH27" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI27" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ27" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK27" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>50289339</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Brown 6 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G28" t="n">
+        <v>6</v>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I28" t="inlineStr">
+        <is>
+          <t>105 x 0.254 mm</t>
+        </is>
+      </c>
+      <c r="M28" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N28" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="S28" t="n">
+        <v>600</v>
+      </c>
+      <c r="T28" t="n">
+        <v>105</v>
+      </c>
+      <c r="W28" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z28" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA28" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB28" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD28" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF28" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG28" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH28" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI28" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ28" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK28" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>50289340</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Blue 6 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G29" t="n">
+        <v>6</v>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I29" t="inlineStr">
+        <is>
+          <t>105 x 0.254 mm</t>
+        </is>
+      </c>
+      <c r="M29" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N29" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="S29" t="n">
+        <v>600</v>
+      </c>
+      <c r="T29" t="n">
+        <v>105</v>
+      </c>
+      <c r="W29" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z29" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA29" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB29" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD29" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF29" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG29" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH29" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI29" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ29" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK29" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>50289343</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Green / Yellow 6 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="G30" t="n">
+        <v>6</v>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I30" t="inlineStr">
+        <is>
+          <t>105 x 0.254 mm</t>
+        </is>
+      </c>
+      <c r="M30" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N30" t="n">
+        <v>5.1</v>
+      </c>
+      <c r="S30" t="n">
+        <v>600</v>
+      </c>
+      <c r="T30" t="n">
+        <v>105</v>
+      </c>
+      <c r="W30" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z30" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA30" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB30" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD30" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF30" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG30" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH30" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI30" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ30" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK30" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>50289344</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Black 4 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="G31" t="n">
+        <v>4</v>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I31" t="inlineStr">
+        <is>
+          <t>19 x 0.475 mm</t>
+        </is>
+      </c>
+      <c r="M31" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N31" t="n">
+        <v>4</v>
+      </c>
+      <c r="S31" t="n">
+        <v>600</v>
+      </c>
+      <c r="T31" t="n">
+        <v>105</v>
+      </c>
+      <c r="W31" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z31" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA31" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB31" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD31" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF31" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG31" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH31" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI31" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ31" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK31" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>50289345</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Brown 4 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="G32" t="n">
+        <v>4</v>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I32" t="inlineStr">
+        <is>
+          <t>19 x 0.475 mm</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N32" t="n">
+        <v>4</v>
+      </c>
+      <c r="S32" t="n">
+        <v>600</v>
+      </c>
+      <c r="T32" t="n">
+        <v>105</v>
+      </c>
+      <c r="W32" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z32" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA32" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB32" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD32" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF32" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG32" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH32" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI32" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ32" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK32" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>50289349</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Blue 4 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="G33" t="n">
+        <v>4</v>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I33" t="inlineStr">
+        <is>
+          <t>19 x 0.475 mm</t>
+        </is>
+      </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N33" t="n">
+        <v>4</v>
+      </c>
+      <c r="S33" t="n">
+        <v>600</v>
+      </c>
+      <c r="T33" t="n">
+        <v>105</v>
+      </c>
+      <c r="W33" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z33" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA33" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB33" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD33" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF33" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG33" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH33" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI33" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ33" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK33" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>ODU</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Standard Cables - Single Wires PVC</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>50289354</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Green / Yellow 4 mm² stranded PVC single wire, UL AWM Style 1015.</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Green / Yellow</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="G34" t="n">
+        <v>4</v>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>19 x 0.475 mm</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr">
+        <is>
+          <t>UL PVC</t>
+        </is>
+      </c>
+      <c r="N34" t="n">
+        <v>4</v>
+      </c>
+      <c r="S34" t="n">
+        <v>600</v>
+      </c>
+      <c r="T34" t="n">
+        <v>105</v>
+      </c>
+      <c r="W34" t="inlineStr">
+        <is>
+          <t>1015</t>
+        </is>
+      </c>
+      <c r="Z34" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA34" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB34" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD34" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1015</t>
+        </is>
+      </c>
+      <c r="AF34" t="inlineStr">
+        <is>
+          <t>ODU documents Style 1015 at 105 °C and 600 V. Verify current Product iQ coverage and manufacturer availability before release.</t>
+        </is>
+      </c>
+      <c r="AG34" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AH34" s="2" t="n">
+        <v>46237</v>
+      </c>
+      <c r="AI34" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/fileadmin/media/products/uebergreifend/downloads/catalogue/odu-standard-cables-and-accessories-catalogue-en.pdf</t>
+        </is>
+      </c>
+      <c r="AJ34" t="inlineStr">
+        <is>
+          <t>https://odu-connectors.com/</t>
+        </is>
+      </c>
+      <c r="AK34" t="inlineStr">
+        <is>
+          <t>Current standard-cable product in ODU's European manufacturer catalogue. The AWG field preserves ODU's own product designation; the exact nominal metric cross-section is stored separately and is not a calculated AWG conversion. Availability is subject to ODU order confirmation.</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>OmniCable</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Hook-Up Wire</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>L824ST-01</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Black 24 AWG stranded tinned-copper PVC hook-up wire.</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Tinned copper</t>
+        </is>
+      </c>
+      <c r="I35" t="inlineStr">
+        <is>
+          <t>7 x 30 AWG</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N35" t="n">
+        <v>1.778</v>
+      </c>
+      <c r="S35" t="n">
+        <v>300</v>
+      </c>
+      <c r="T35" t="n">
+        <v>105</v>
+      </c>
+      <c r="W35" t="inlineStr">
+        <is>
+          <t>1007 / 1569</t>
+        </is>
+      </c>
+      <c r="Z35" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA35" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB35" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD35" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Styles 1007 and 1569</t>
+        </is>
+      </c>
+      <c r="AF35" t="inlineStr">
+        <is>
+          <t>Manufacturer documentation identifies the UL AWM style; verify the manufacturer file and current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG35" t="inlineStr">
+        <is>
+          <t>https://www.omnicable.com/products/l824st-01/</t>
+        </is>
+      </c>
+      <c r="AH35" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AJ35" t="inlineStr">
+        <is>
+          <t>https://www.omnicable.com/products/l824st-01/</t>
+        </is>
+      </c>
+      <c r="AK35" t="inlineStr">
+        <is>
+          <t>Official OmniCable part table identifies 24-01UL1007TCBLACK; listed range is 80–105 °C.</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>Remington Industries</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>UL1007 Topcoat</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>24UL1007TPC</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Black-configured 24 AWG stranded topcoat PVC hook-up wire.</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Black</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Bare copper with tin topcoat</t>
+        </is>
+      </c>
+      <c r="I36" t="inlineStr">
+        <is>
+          <t>7 x 32 AWG</t>
+        </is>
+      </c>
+      <c r="J36" t="n">
+        <v>0.5105</v>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N36" t="n">
+        <v>1.4224</v>
+      </c>
+      <c r="S36" t="n">
+        <v>300</v>
+      </c>
+      <c r="T36" t="n">
+        <v>105</v>
+      </c>
+      <c r="W36" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="Z36" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA36" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB36" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD36" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF36" t="inlineStr">
+        <is>
+          <t>Manufacturer documentation identifies the UL AWM style; verify the manufacturer file and current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG36" t="inlineStr">
+        <is>
+          <t>https://www.remingtonindustries.com/hook-up-wire/hook-up-wire-24-awg-stranded-topcoat-10-colors-7-spool-sizes-available/</t>
+        </is>
+      </c>
+      <c r="AH36" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AJ36" t="inlineStr">
+        <is>
+          <t>https://www.remingtonindustries.com/hook-up-wire/hook-up-wire-24-awg-stranded-topcoat-10-colors-7-spool-sizes-available/</t>
+        </is>
+      </c>
+      <c r="AK36" t="inlineStr">
+        <is>
+          <t>Official configurable product SKU with Black selected; available in multiple spool lengths.</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Remington Industries</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>UL1007 Topcoat</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>24UL1007TPCBLU100</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Blue 24 AWG stranded topcoat PVC hook-up wire, 100 ft spool.</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Blue</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Bare copper with tin topcoat</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>7 x 32 AWG</t>
+        </is>
+      </c>
+      <c r="J37" t="n">
+        <v>0.5105</v>
+      </c>
+      <c r="M37" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N37" t="n">
+        <v>1.4224</v>
+      </c>
+      <c r="S37" t="n">
+        <v>300</v>
+      </c>
+      <c r="T37" t="n">
+        <v>105</v>
+      </c>
+      <c r="W37" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="Z37" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA37" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB37" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD37" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF37" t="inlineStr">
+        <is>
+          <t>Manufacturer documentation identifies the UL AWM style; verify the manufacturer file and current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG37" t="inlineStr">
+        <is>
+          <t>https://www.remingtonindustries.com/hook-up-wire/hook-up-wire-24-awg-stranded-topcoat-10-colors-7-spool-sizes-available/</t>
+        </is>
+      </c>
+      <c r="AH37" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AJ37" t="inlineStr">
+        <is>
+          <t>https://www.remingtonindustries.com/hook-up-wire/hook-up-wire-24-awg-stranded-topcoat-10-colors-7-spool-sizes-available/</t>
+        </is>
+      </c>
+      <c r="AK37" t="inlineStr">
+        <is>
+          <t>Official Remington part-number pattern: BLU denotes blue and 100 denotes 100 ft.</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Remington Industries</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>UL1007 Topcoat</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>24UL1007TPCBRO100</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Brown 24 AWG stranded topcoat PVC hook-up wire, 100 ft spool.</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Brown</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Bare copper with tin topcoat</t>
+        </is>
+      </c>
+      <c r="I38" t="inlineStr">
+        <is>
+          <t>7 x 32 AWG</t>
+        </is>
+      </c>
+      <c r="J38" t="n">
+        <v>0.5105</v>
+      </c>
+      <c r="M38" t="inlineStr">
+        <is>
+          <t>PVC</t>
+        </is>
+      </c>
+      <c r="N38" t="n">
+        <v>1.4224</v>
+      </c>
+      <c r="S38" t="n">
+        <v>300</v>
+      </c>
+      <c r="T38" t="n">
+        <v>105</v>
+      </c>
+      <c r="W38" t="inlineStr">
+        <is>
+          <t>1007</t>
+        </is>
+      </c>
+      <c r="Z38" t="inlineStr">
+        <is>
+          <t>UL Solutions</t>
+        </is>
+      </c>
+      <c r="AA38" t="inlineStr">
+        <is>
+          <t>AWM Style</t>
+        </is>
+      </c>
+      <c r="AB38" t="inlineStr">
+        <is>
+          <t>Manufacturer documented</t>
+        </is>
+      </c>
+      <c r="AD38" t="inlineStr">
+        <is>
+          <t>UL 758 / AWM Style 1007</t>
+        </is>
+      </c>
+      <c r="AF38" t="inlineStr">
+        <is>
+          <t>Manufacturer documentation identifies the UL AWM style; verify the manufacturer file and current Product iQ coverage before release.</t>
+        </is>
+      </c>
+      <c r="AG38" t="inlineStr">
+        <is>
+          <t>https://www.remingtonindustries.com/hook-up-wire/hook-up-wire-24-awg-stranded-topcoat-10-colors-7-spool-sizes-available/</t>
+        </is>
+      </c>
+      <c r="AH38" s="2" t="n">
+        <v>46236</v>
+      </c>
+      <c r="AJ38" t="inlineStr">
+        <is>
+          <t>https://www.remingtonindustries.com/hook-up-wire/hook-up-wire-24-awg-stranded-topcoat-10-colors-7-spool-sizes-available/</t>
+        </is>
+      </c>
+      <c r="AK38" t="inlineStr">
+        <is>
+          <t>Official Remington part-number pattern: BRO denotes brown and 100 denotes 100 ft.</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AA1"/>
+  <autoFilter ref="A1:AK38"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <tableParts count="1">
+    <tablePart xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>