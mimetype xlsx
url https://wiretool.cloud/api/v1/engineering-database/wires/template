--- v0 (2026-07-03)
+++ v1 (2026-08-18)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Wires" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Instructions" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Wires'!$A$1:$AA$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Wires'!$A$1:$AK$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
     <font>
       <b val="1"/>
       <sz val="14"/>
     </font>
   </fonts>
@@ -431,227 +431,287 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AA1"/>
+  <dimension ref="A1:AK1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="14" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
-    <col width="22" customWidth="1" min="6" max="6"/>
-[...2 lines deleted...]
-    <col width="34" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="22" customWidth="1" min="7" max="7"/>
+    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
     <col width="34" customWidth="1" min="10" max="10"/>
     <col width="34" customWidth="1" min="11" max="11"/>
-    <col width="22" customWidth="1" min="12" max="12"/>
-    <col width="32" customWidth="1" min="13" max="13"/>
+    <col width="34" customWidth="1" min="12" max="12"/>
+    <col width="22" customWidth="1" min="13" max="13"/>
     <col width="32" customWidth="1" min="14" max="14"/>
     <col width="32" customWidth="1" min="15" max="15"/>
-    <col width="20" customWidth="1" min="16" max="16"/>
+    <col width="32" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
-    <col width="26" customWidth="1" min="19" max="19"/>
-[...7 lines deleted...]
-    <col width="14" customWidth="1" min="27" max="27"/>
+    <col width="20" customWidth="1" min="19" max="19"/>
+    <col width="26" customWidth="1" min="20" max="20"/>
+    <col width="17" customWidth="1" min="21" max="21"/>
+    <col width="27" customWidth="1" min="22" max="22"/>
+    <col width="14" customWidth="1" min="23" max="23"/>
+    <col width="17" customWidth="1" min="24" max="24"/>
+    <col width="18" customWidth="1" min="25" max="25"/>
+    <col width="26" customWidth="1" min="26" max="26"/>
+    <col width="21" customWidth="1" min="27" max="27"/>
+    <col width="23" customWidth="1" min="28" max="28"/>
+    <col width="28" customWidth="1" min="29" max="29"/>
+    <col width="25" customWidth="1" min="30" max="30"/>
+    <col width="31" customWidth="1" min="31" max="31"/>
+    <col width="27" customWidth="1" min="32" max="32"/>
+    <col width="27" customWidth="1" min="33" max="33"/>
+    <col width="28" customWidth="1" min="34" max="34"/>
+    <col width="16" customWidth="1" min="35" max="35"/>
+    <col width="19" customWidth="1" min="36" max="36"/>
+    <col width="14" customWidth="1" min="37" max="37"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Manufacturer</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Part Number</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
+          <t>Color</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
           <t>AWG</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Cross-section (mm²)</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Conductor Material</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Stranding</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Conductor Diameter Nominal (mm)</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Conductor Diameter Minimum (mm)</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Conductor Diameter Maximum (mm)</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Insulation Material</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="N1" s="1" t="inlineStr">
         <is>
           <t>Overall Diameter Nominal (mm)</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Overall Diameter Minimum (mm)</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Overall Diameter Maximum (mm)</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>Resistance (Ω/km)</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Rated Current (A)</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="S1" s="1" t="inlineStr">
         <is>
           <t>Rated Voltage (V)</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="T1" s="1" t="inlineStr">
         <is>
           <t>Temperature Rating (°C)</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="U1" s="1" t="inlineStr">
         <is>
           <t>Weight (kg/km)</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="V1" s="1" t="inlineStr">
         <is>
           <t>Minimum Bend Radius (mm)</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="W1" s="1" t="inlineStr">
         <is>
           <t>UL Style</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="X1" s="1" t="inlineStr">
         <is>
           <t>RoHS Compliant</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="Y1" s="1" t="inlineStr">
         <is>
           <t>REACH Compliant</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Authority</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Type</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Status</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Certification File Number</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Standard</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Category / CCN</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Conditions</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Source URL</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>Certification Verified At</t>
+        </is>
+      </c>
+      <c r="AI1" s="1" t="inlineStr">
         <is>
           <t>Datasheet URL</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="AJ1" s="1" t="inlineStr">
         <is>
           <t>Manufacturer URL</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="AK1" s="1" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AA1"/>
+  <autoFilter ref="A1:AK1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="92" customWidth="1" min="1" max="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="inlineStr">
         <is>
           <t>Engineering Hub Wire Import Template</t>